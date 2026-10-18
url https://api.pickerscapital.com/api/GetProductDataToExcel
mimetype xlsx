--- v1 (2026-08-24)
+++ v2 (2026-10-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa01b08133b84386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33cb22054c6b4d32980ae0951acaf27f.psmdcp" Id="R133fb0c79b4b4408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d08c8eee954f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2af54f84ff1d4d65abbcca44c1bcb802.psmdcp" Id="Rb84dfd3d9d994301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Worksheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DATE</x:t>
   </x:si>
   <x:si>
     <x:t>Class A HKD (Accu)</x:t>
   </x:si>
   <x:si>
@@ -20150,50 +20150,506 @@
     <x:t>66.7274</x:t>
   </x:si>
   <x:si>
     <x:t>2026-08-20</x:t>
   </x:si>
   <x:si>
     <x:t>96.0254</x:t>
   </x:si>
   <x:si>
     <x:t>60.3886</x:t>
   </x:si>
   <x:si>
     <x:t>66.9866</x:t>
   </x:si>
   <x:si>
     <x:t>2026-08-21</x:t>
   </x:si>
   <x:si>
     <x:t>97.1496</x:t>
   </x:si>
   <x:si>
     <x:t>61.0955</x:t>
   </x:si>
   <x:si>
     <x:t>67.7650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94.9202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.6936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66.2384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95.1549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.8411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66.3396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95.4397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.0202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66.5838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95.5025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.0598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66.6048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95.1213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.8200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66.4471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95.1204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.8194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66.3212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94.2288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.2588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.7221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93.9094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.0579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.4488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93.5619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.8393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.2234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94.7429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.5820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.9506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94.5616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.4680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.8357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94.1284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.1956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.5060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94.4742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.4130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.7298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93.4163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.7478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.0717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92.8875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.4152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64.6424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92.9851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.4766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64.7159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92.2589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.0199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64.2215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92.7879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.3526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64.5897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92.6540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.2684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64.4083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93.6377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.8870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.0199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94.4023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.3678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.5173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94.5526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.4624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.6945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93.6765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.9114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.2194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93.3445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.7026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.0328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92.7415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.3234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64.6736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92.4764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.1567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64.3729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92.3259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.0620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64.2241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-09-30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92.6122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58.2421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64.4233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91.0770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56.6943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63.3337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91.6343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57.0412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63.6940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92.3343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57.4769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64.1532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91.7213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57.0953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63.7273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89.8631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55.9386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62.4469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91.0922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56.7037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63.2092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90.9550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56.6183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63.1248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90.9588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56.6207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63.1059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90.4011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56.2735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62.7511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-10-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88.9399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55.3639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.6789</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -20503,51 +20959,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D1879"/>
+  <x:dimension ref="A1:D1917"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="17.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -44449,50 +44905,582 @@
       <x:c r="A1878" s="0" t="s">
         <x:v>6706</x:v>
       </x:c>
       <x:c r="B1878" s="0" t="s">
         <x:v>6707</x:v>
       </x:c>
       <x:c r="C1878" s="0" t="s">
         <x:v>6708</x:v>
       </x:c>
       <x:c r="D1878" s="0" t="s">
         <x:v>6709</x:v>
       </x:c>
     </x:row>
     <x:row r="1879" spans="1:4">
       <x:c r="A1879" s="0" t="s">
         <x:v>6710</x:v>
       </x:c>
       <x:c r="B1879" s="0" t="s">
         <x:v>6711</x:v>
       </x:c>
       <x:c r="C1879" s="0" t="s">
         <x:v>6712</x:v>
       </x:c>
       <x:c r="D1879" s="0" t="s">
         <x:v>6713</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1880" spans="1:4">
+      <x:c r="A1880" s="0" t="s">
+        <x:v>6714</x:v>
+      </x:c>
+      <x:c r="B1880" s="0" t="s">
+        <x:v>6715</x:v>
+      </x:c>
+      <x:c r="C1880" s="0" t="s">
+        <x:v>6716</x:v>
+      </x:c>
+      <x:c r="D1880" s="0" t="s">
+        <x:v>6717</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1881" spans="1:4">
+      <x:c r="A1881" s="0" t="s">
+        <x:v>6718</x:v>
+      </x:c>
+      <x:c r="B1881" s="0" t="s">
+        <x:v>6719</x:v>
+      </x:c>
+      <x:c r="C1881" s="0" t="s">
+        <x:v>6720</x:v>
+      </x:c>
+      <x:c r="D1881" s="0" t="s">
+        <x:v>6721</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1882" spans="1:4">
+      <x:c r="A1882" s="0" t="s">
+        <x:v>6722</x:v>
+      </x:c>
+      <x:c r="B1882" s="0" t="s">
+        <x:v>6723</x:v>
+      </x:c>
+      <x:c r="C1882" s="0" t="s">
+        <x:v>6724</x:v>
+      </x:c>
+      <x:c r="D1882" s="0" t="s">
+        <x:v>6725</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1883" spans="1:4">
+      <x:c r="A1883" s="0" t="s">
+        <x:v>6726</x:v>
+      </x:c>
+      <x:c r="B1883" s="0" t="s">
+        <x:v>6727</x:v>
+      </x:c>
+      <x:c r="C1883" s="0" t="s">
+        <x:v>6728</x:v>
+      </x:c>
+      <x:c r="D1883" s="0" t="s">
+        <x:v>6729</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1884" spans="1:4">
+      <x:c r="A1884" s="0" t="s">
+        <x:v>6730</x:v>
+      </x:c>
+      <x:c r="B1884" s="0" t="s">
+        <x:v>6731</x:v>
+      </x:c>
+      <x:c r="C1884" s="0" t="s">
+        <x:v>6732</x:v>
+      </x:c>
+      <x:c r="D1884" s="0" t="s">
+        <x:v>6733</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1885" spans="1:4">
+      <x:c r="A1885" s="0" t="s">
+        <x:v>6734</x:v>
+      </x:c>
+      <x:c r="B1885" s="0" t="s">
+        <x:v>6735</x:v>
+      </x:c>
+      <x:c r="C1885" s="0" t="s">
+        <x:v>6736</x:v>
+      </x:c>
+      <x:c r="D1885" s="0" t="s">
+        <x:v>6737</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1886" spans="1:4">
+      <x:c r="A1886" s="0" t="s">
+        <x:v>6738</x:v>
+      </x:c>
+      <x:c r="B1886" s="0" t="s">
+        <x:v>6739</x:v>
+      </x:c>
+      <x:c r="C1886" s="0" t="s">
+        <x:v>6740</x:v>
+      </x:c>
+      <x:c r="D1886" s="0" t="s">
+        <x:v>6741</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1887" spans="1:4">
+      <x:c r="A1887" s="0" t="s">
+        <x:v>6742</x:v>
+      </x:c>
+      <x:c r="B1887" s="0" t="s">
+        <x:v>6743</x:v>
+      </x:c>
+      <x:c r="C1887" s="0" t="s">
+        <x:v>6744</x:v>
+      </x:c>
+      <x:c r="D1887" s="0" t="s">
+        <x:v>6745</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1888" spans="1:4">
+      <x:c r="A1888" s="0" t="s">
+        <x:v>6746</x:v>
+      </x:c>
+      <x:c r="B1888" s="0" t="s">
+        <x:v>6747</x:v>
+      </x:c>
+      <x:c r="C1888" s="0" t="s">
+        <x:v>6748</x:v>
+      </x:c>
+      <x:c r="D1888" s="0" t="s">
+        <x:v>6749</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1889" spans="1:4">
+      <x:c r="A1889" s="0" t="s">
+        <x:v>6750</x:v>
+      </x:c>
+      <x:c r="B1889" s="0" t="s">
+        <x:v>6751</x:v>
+      </x:c>
+      <x:c r="C1889" s="0" t="s">
+        <x:v>6752</x:v>
+      </x:c>
+      <x:c r="D1889" s="0" t="s">
+        <x:v>6753</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1890" spans="1:4">
+      <x:c r="A1890" s="0" t="s">
+        <x:v>6754</x:v>
+      </x:c>
+      <x:c r="B1890" s="0" t="s">
+        <x:v>6755</x:v>
+      </x:c>
+      <x:c r="C1890" s="0" t="s">
+        <x:v>6756</x:v>
+      </x:c>
+      <x:c r="D1890" s="0" t="s">
+        <x:v>6757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1891" spans="1:4">
+      <x:c r="A1891" s="0" t="s">
+        <x:v>6758</x:v>
+      </x:c>
+      <x:c r="B1891" s="0" t="s">
+        <x:v>6759</x:v>
+      </x:c>
+      <x:c r="C1891" s="0" t="s">
+        <x:v>6760</x:v>
+      </x:c>
+      <x:c r="D1891" s="0" t="s">
+        <x:v>6761</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1892" spans="1:4">
+      <x:c r="A1892" s="0" t="s">
+        <x:v>6762</x:v>
+      </x:c>
+      <x:c r="B1892" s="0" t="s">
+        <x:v>6763</x:v>
+      </x:c>
+      <x:c r="C1892" s="0" t="s">
+        <x:v>6764</x:v>
+      </x:c>
+      <x:c r="D1892" s="0" t="s">
+        <x:v>6765</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1893" spans="1:4">
+      <x:c r="A1893" s="0" t="s">
+        <x:v>6766</x:v>
+      </x:c>
+      <x:c r="B1893" s="0" t="s">
+        <x:v>6767</x:v>
+      </x:c>
+      <x:c r="C1893" s="0" t="s">
+        <x:v>6768</x:v>
+      </x:c>
+      <x:c r="D1893" s="0" t="s">
+        <x:v>6769</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1894" spans="1:4">
+      <x:c r="A1894" s="0" t="s">
+        <x:v>6770</x:v>
+      </x:c>
+      <x:c r="B1894" s="0" t="s">
+        <x:v>6771</x:v>
+      </x:c>
+      <x:c r="C1894" s="0" t="s">
+        <x:v>6772</x:v>
+      </x:c>
+      <x:c r="D1894" s="0" t="s">
+        <x:v>6773</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1895" spans="1:4">
+      <x:c r="A1895" s="0" t="s">
+        <x:v>6774</x:v>
+      </x:c>
+      <x:c r="B1895" s="0" t="s">
+        <x:v>6775</x:v>
+      </x:c>
+      <x:c r="C1895" s="0" t="s">
+        <x:v>6776</x:v>
+      </x:c>
+      <x:c r="D1895" s="0" t="s">
+        <x:v>6777</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1896" spans="1:4">
+      <x:c r="A1896" s="0" t="s">
+        <x:v>6778</x:v>
+      </x:c>
+      <x:c r="B1896" s="0" t="s">
+        <x:v>6779</x:v>
+      </x:c>
+      <x:c r="C1896" s="0" t="s">
+        <x:v>6780</x:v>
+      </x:c>
+      <x:c r="D1896" s="0" t="s">
+        <x:v>6781</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1897" spans="1:4">
+      <x:c r="A1897" s="0" t="s">
+        <x:v>6782</x:v>
+      </x:c>
+      <x:c r="B1897" s="0" t="s">
+        <x:v>6783</x:v>
+      </x:c>
+      <x:c r="C1897" s="0" t="s">
+        <x:v>6784</x:v>
+      </x:c>
+      <x:c r="D1897" s="0" t="s">
+        <x:v>6785</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1898" spans="1:4">
+      <x:c r="A1898" s="0" t="s">
+        <x:v>6786</x:v>
+      </x:c>
+      <x:c r="B1898" s="0" t="s">
+        <x:v>6787</x:v>
+      </x:c>
+      <x:c r="C1898" s="0" t="s">
+        <x:v>6788</x:v>
+      </x:c>
+      <x:c r="D1898" s="0" t="s">
+        <x:v>6789</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1899" spans="1:4">
+      <x:c r="A1899" s="0" t="s">
+        <x:v>6790</x:v>
+      </x:c>
+      <x:c r="B1899" s="0" t="s">
+        <x:v>6791</x:v>
+      </x:c>
+      <x:c r="C1899" s="0" t="s">
+        <x:v>6792</x:v>
+      </x:c>
+      <x:c r="D1899" s="0" t="s">
+        <x:v>6793</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1900" spans="1:4">
+      <x:c r="A1900" s="0" t="s">
+        <x:v>6794</x:v>
+      </x:c>
+      <x:c r="B1900" s="0" t="s">
+        <x:v>6795</x:v>
+      </x:c>
+      <x:c r="C1900" s="0" t="s">
+        <x:v>6796</x:v>
+      </x:c>
+      <x:c r="D1900" s="0" t="s">
+        <x:v>6797</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1901" spans="1:4">
+      <x:c r="A1901" s="0" t="s">
+        <x:v>6798</x:v>
+      </x:c>
+      <x:c r="B1901" s="0" t="s">
+        <x:v>6799</x:v>
+      </x:c>
+      <x:c r="C1901" s="0" t="s">
+        <x:v>6800</x:v>
+      </x:c>
+      <x:c r="D1901" s="0" t="s">
+        <x:v>6801</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1902" spans="1:4">
+      <x:c r="A1902" s="0" t="s">
+        <x:v>6802</x:v>
+      </x:c>
+      <x:c r="B1902" s="0" t="s">
+        <x:v>6803</x:v>
+      </x:c>
+      <x:c r="C1902" s="0" t="s">
+        <x:v>6804</x:v>
+      </x:c>
+      <x:c r="D1902" s="0" t="s">
+        <x:v>6805</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1903" spans="1:4">
+      <x:c r="A1903" s="0" t="s">
+        <x:v>6806</x:v>
+      </x:c>
+      <x:c r="B1903" s="0" t="s">
+        <x:v>6807</x:v>
+      </x:c>
+      <x:c r="C1903" s="0" t="s">
+        <x:v>6808</x:v>
+      </x:c>
+      <x:c r="D1903" s="0" t="s">
+        <x:v>6809</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1904" spans="1:4">
+      <x:c r="A1904" s="0" t="s">
+        <x:v>6810</x:v>
+      </x:c>
+      <x:c r="B1904" s="0" t="s">
+        <x:v>6811</x:v>
+      </x:c>
+      <x:c r="C1904" s="0" t="s">
+        <x:v>6812</x:v>
+      </x:c>
+      <x:c r="D1904" s="0" t="s">
+        <x:v>6813</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1905" spans="1:4">
+      <x:c r="A1905" s="0" t="s">
+        <x:v>6814</x:v>
+      </x:c>
+      <x:c r="B1905" s="0" t="s">
+        <x:v>6815</x:v>
+      </x:c>
+      <x:c r="C1905" s="0" t="s">
+        <x:v>6816</x:v>
+      </x:c>
+      <x:c r="D1905" s="0" t="s">
+        <x:v>6817</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1906" spans="1:4">
+      <x:c r="A1906" s="0" t="s">
+        <x:v>6818</x:v>
+      </x:c>
+      <x:c r="B1906" s="0" t="s">
+        <x:v>6819</x:v>
+      </x:c>
+      <x:c r="C1906" s="0" t="s">
+        <x:v>6820</x:v>
+      </x:c>
+      <x:c r="D1906" s="0" t="s">
+        <x:v>6821</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1907" spans="1:4">
+      <x:c r="A1907" s="0" t="s">
+        <x:v>6822</x:v>
+      </x:c>
+      <x:c r="B1907" s="0" t="s">
+        <x:v>6823</x:v>
+      </x:c>
+      <x:c r="C1907" s="0" t="s">
+        <x:v>6824</x:v>
+      </x:c>
+      <x:c r="D1907" s="0" t="s">
+        <x:v>6825</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1908" spans="1:4">
+      <x:c r="A1908" s="0" t="s">
+        <x:v>6826</x:v>
+      </x:c>
+      <x:c r="B1908" s="0" t="s">
+        <x:v>6827</x:v>
+      </x:c>
+      <x:c r="C1908" s="0" t="s">
+        <x:v>6828</x:v>
+      </x:c>
+      <x:c r="D1908" s="0" t="s">
+        <x:v>6829</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1909" spans="1:4">
+      <x:c r="A1909" s="0" t="s">
+        <x:v>6830</x:v>
+      </x:c>
+      <x:c r="B1909" s="0" t="s">
+        <x:v>6831</x:v>
+      </x:c>
+      <x:c r="C1909" s="0" t="s">
+        <x:v>6832</x:v>
+      </x:c>
+      <x:c r="D1909" s="0" t="s">
+        <x:v>6833</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1910" spans="1:4">
+      <x:c r="A1910" s="0" t="s">
+        <x:v>6834</x:v>
+      </x:c>
+      <x:c r="B1910" s="0" t="s">
+        <x:v>6835</x:v>
+      </x:c>
+      <x:c r="C1910" s="0" t="s">
+        <x:v>6836</x:v>
+      </x:c>
+      <x:c r="D1910" s="0" t="s">
+        <x:v>6837</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1911" spans="1:4">
+      <x:c r="A1911" s="0" t="s">
+        <x:v>6838</x:v>
+      </x:c>
+      <x:c r="B1911" s="0" t="s">
+        <x:v>6839</x:v>
+      </x:c>
+      <x:c r="C1911" s="0" t="s">
+        <x:v>6840</x:v>
+      </x:c>
+      <x:c r="D1911" s="0" t="s">
+        <x:v>6841</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1912" spans="1:4">
+      <x:c r="A1912" s="0" t="s">
+        <x:v>6842</x:v>
+      </x:c>
+      <x:c r="B1912" s="0" t="s">
+        <x:v>6843</x:v>
+      </x:c>
+      <x:c r="C1912" s="0" t="s">
+        <x:v>6844</x:v>
+      </x:c>
+      <x:c r="D1912" s="0" t="s">
+        <x:v>6845</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1913" spans="1:4">
+      <x:c r="A1913" s="0" t="s">
+        <x:v>6846</x:v>
+      </x:c>
+      <x:c r="B1913" s="0" t="s">
+        <x:v>6847</x:v>
+      </x:c>
+      <x:c r="C1913" s="0" t="s">
+        <x:v>6848</x:v>
+      </x:c>
+      <x:c r="D1913" s="0" t="s">
+        <x:v>6849</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1914" spans="1:4">
+      <x:c r="A1914" s="0" t="s">
+        <x:v>6850</x:v>
+      </x:c>
+      <x:c r="B1914" s="0" t="s">
+        <x:v>6851</x:v>
+      </x:c>
+      <x:c r="C1914" s="0" t="s">
+        <x:v>6852</x:v>
+      </x:c>
+      <x:c r="D1914" s="0" t="s">
+        <x:v>6853</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1915" spans="1:4">
+      <x:c r="A1915" s="0" t="s">
+        <x:v>6854</x:v>
+      </x:c>
+      <x:c r="B1915" s="0" t="s">
+        <x:v>6855</x:v>
+      </x:c>
+      <x:c r="C1915" s="0" t="s">
+        <x:v>6856</x:v>
+      </x:c>
+      <x:c r="D1915" s="0" t="s">
+        <x:v>6857</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1916" spans="1:4">
+      <x:c r="A1916" s="0" t="s">
+        <x:v>6858</x:v>
+      </x:c>
+      <x:c r="B1916" s="0" t="s">
+        <x:v>6859</x:v>
+      </x:c>
+      <x:c r="C1916" s="0" t="s">
+        <x:v>6860</x:v>
+      </x:c>
+      <x:c r="D1916" s="0" t="s">
+        <x:v>6861</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1917" spans="1:4">
+      <x:c r="A1917" s="0" t="s">
+        <x:v>6862</x:v>
+      </x:c>
+      <x:c r="B1917" s="0" t="s">
+        <x:v>6863</x:v>
+      </x:c>
+      <x:c r="C1917" s="0" t="s">
+        <x:v>6864</x:v>
+      </x:c>
+      <x:c r="D1917" s="0" t="s">
+        <x:v>6865</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Worksheet</vt:lpstr>
       <vt:lpstr>Worksheet!Print_Area</vt:lpstr>
       <vt:lpstr>Worksheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>