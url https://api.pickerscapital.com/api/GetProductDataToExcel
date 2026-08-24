--- v0 (2026-07-09)
+++ v1 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0645527f8e4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cf3401d6f6f40088ddfab158ded3bfe.psmdcp" Id="R735881fdd2d14b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa01b08133b84386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33cb22054c6b4d32980ae0951acaf27f.psmdcp" Id="R133fb0c79b4b4408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Worksheet" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>DATE</x:t>
   </x:si>
   <x:si>
     <x:t>Class A HKD (Accu)</x:t>
   </x:si>
   <x:si>
@@ -19766,50 +19766,434 @@
     <x:t>70.2769</x:t>
   </x:si>
   <x:si>
     <x:t>2026-07-07</x:t>
   </x:si>
   <x:si>
     <x:t>99.0635</x:t>
   </x:si>
   <x:si>
     <x:t>62.2992</x:t>
   </x:si>
   <x:si>
     <x:t>69.9274</x:t>
   </x:si>
   <x:si>
     <x:t>2026-07-08</x:t>
   </x:si>
   <x:si>
     <x:t>100.5115</x:t>
   </x:si>
   <x:si>
     <x:t>63.2098</x:t>
   </x:si>
   <x:si>
     <x:t>70.9989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102.1666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64.2507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72.0866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99.8703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62.8066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70.2957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98.5463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.9739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69.4058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99.4771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62.5593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69.9463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99.8124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62.7702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70.1154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98.5956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62.0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69.2965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94.9330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.7016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66.7743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96.4015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.6251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67.7135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98.6053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62.0110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69.2436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97.2316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.1471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68.3497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97.5902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.3726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68.6255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96.5879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.7423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67.8561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97.4622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.2921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68.4054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94.8220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.6318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66.6213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95.5467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.0875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67.0089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94.7418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59.5814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66.3187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-07-31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96.0886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.4283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67.3136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96.4943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.6835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67.6560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97.3322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.2104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68.1320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98.1746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.7402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68.7157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96.9816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.9899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67.8690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97.6509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.4108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68.2963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98.0564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.6658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68.5916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97.0357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.0239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67.8718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96.8361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.8984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67.7264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97.3105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.1967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68.0523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96.3908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.6183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67.4033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98.0077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.6352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68.5399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97.2674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.1697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68.0632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95.5390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.0827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66.7274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96.0254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60.3886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66.9866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026-08-21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97.1496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61.0955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67.7650</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -20119,51 +20503,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D1847"/>
+  <x:dimension ref="A1:D1879"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="17.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
@@ -43617,50 +44001,498 @@
       <x:c r="A1846" s="0" t="s">
         <x:v>6578</x:v>
       </x:c>
       <x:c r="B1846" s="0" t="s">
         <x:v>6579</x:v>
       </x:c>
       <x:c r="C1846" s="0" t="s">
         <x:v>6580</x:v>
       </x:c>
       <x:c r="D1846" s="0" t="s">
         <x:v>6581</x:v>
       </x:c>
     </x:row>
     <x:row r="1847" spans="1:4">
       <x:c r="A1847" s="0" t="s">
         <x:v>6582</x:v>
       </x:c>
       <x:c r="B1847" s="0" t="s">
         <x:v>6583</x:v>
       </x:c>
       <x:c r="C1847" s="0" t="s">
         <x:v>6584</x:v>
       </x:c>
       <x:c r="D1847" s="0" t="s">
         <x:v>6585</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1848" spans="1:4">
+      <x:c r="A1848" s="0" t="s">
+        <x:v>6586</x:v>
+      </x:c>
+      <x:c r="B1848" s="0" t="s">
+        <x:v>6587</x:v>
+      </x:c>
+      <x:c r="C1848" s="0" t="s">
+        <x:v>6588</x:v>
+      </x:c>
+      <x:c r="D1848" s="0" t="s">
+        <x:v>6589</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1849" spans="1:4">
+      <x:c r="A1849" s="0" t="s">
+        <x:v>6590</x:v>
+      </x:c>
+      <x:c r="B1849" s="0" t="s">
+        <x:v>6591</x:v>
+      </x:c>
+      <x:c r="C1849" s="0" t="s">
+        <x:v>6592</x:v>
+      </x:c>
+      <x:c r="D1849" s="0" t="s">
+        <x:v>6593</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1850" spans="1:4">
+      <x:c r="A1850" s="0" t="s">
+        <x:v>6594</x:v>
+      </x:c>
+      <x:c r="B1850" s="0" t="s">
+        <x:v>6595</x:v>
+      </x:c>
+      <x:c r="C1850" s="0" t="s">
+        <x:v>6596</x:v>
+      </x:c>
+      <x:c r="D1850" s="0" t="s">
+        <x:v>6597</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1851" spans="1:4">
+      <x:c r="A1851" s="0" t="s">
+        <x:v>6598</x:v>
+      </x:c>
+      <x:c r="B1851" s="0" t="s">
+        <x:v>6599</x:v>
+      </x:c>
+      <x:c r="C1851" s="0" t="s">
+        <x:v>6600</x:v>
+      </x:c>
+      <x:c r="D1851" s="0" t="s">
+        <x:v>6601</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1852" spans="1:4">
+      <x:c r="A1852" s="0" t="s">
+        <x:v>6602</x:v>
+      </x:c>
+      <x:c r="B1852" s="0" t="s">
+        <x:v>6603</x:v>
+      </x:c>
+      <x:c r="C1852" s="0" t="s">
+        <x:v>6604</x:v>
+      </x:c>
+      <x:c r="D1852" s="0" t="s">
+        <x:v>6605</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1853" spans="1:4">
+      <x:c r="A1853" s="0" t="s">
+        <x:v>6606</x:v>
+      </x:c>
+      <x:c r="B1853" s="0" t="s">
+        <x:v>6607</x:v>
+      </x:c>
+      <x:c r="C1853" s="0" t="s">
+        <x:v>6608</x:v>
+      </x:c>
+      <x:c r="D1853" s="0" t="s">
+        <x:v>6609</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1854" spans="1:4">
+      <x:c r="A1854" s="0" t="s">
+        <x:v>6610</x:v>
+      </x:c>
+      <x:c r="B1854" s="0" t="s">
+        <x:v>6611</x:v>
+      </x:c>
+      <x:c r="C1854" s="0" t="s">
+        <x:v>6612</x:v>
+      </x:c>
+      <x:c r="D1854" s="0" t="s">
+        <x:v>6613</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1855" spans="1:4">
+      <x:c r="A1855" s="0" t="s">
+        <x:v>6614</x:v>
+      </x:c>
+      <x:c r="B1855" s="0" t="s">
+        <x:v>6615</x:v>
+      </x:c>
+      <x:c r="C1855" s="0" t="s">
+        <x:v>6616</x:v>
+      </x:c>
+      <x:c r="D1855" s="0" t="s">
+        <x:v>6617</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1856" spans="1:4">
+      <x:c r="A1856" s="0" t="s">
+        <x:v>6618</x:v>
+      </x:c>
+      <x:c r="B1856" s="0" t="s">
+        <x:v>6619</x:v>
+      </x:c>
+      <x:c r="C1856" s="0" t="s">
+        <x:v>6620</x:v>
+      </x:c>
+      <x:c r="D1856" s="0" t="s">
+        <x:v>6621</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1857" spans="1:4">
+      <x:c r="A1857" s="0" t="s">
+        <x:v>6622</x:v>
+      </x:c>
+      <x:c r="B1857" s="0" t="s">
+        <x:v>6623</x:v>
+      </x:c>
+      <x:c r="C1857" s="0" t="s">
+        <x:v>6624</x:v>
+      </x:c>
+      <x:c r="D1857" s="0" t="s">
+        <x:v>6625</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1858" spans="1:4">
+      <x:c r="A1858" s="0" t="s">
+        <x:v>6626</x:v>
+      </x:c>
+      <x:c r="B1858" s="0" t="s">
+        <x:v>6627</x:v>
+      </x:c>
+      <x:c r="C1858" s="0" t="s">
+        <x:v>6628</x:v>
+      </x:c>
+      <x:c r="D1858" s="0" t="s">
+        <x:v>6629</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1859" spans="1:4">
+      <x:c r="A1859" s="0" t="s">
+        <x:v>6630</x:v>
+      </x:c>
+      <x:c r="B1859" s="0" t="s">
+        <x:v>6631</x:v>
+      </x:c>
+      <x:c r="C1859" s="0" t="s">
+        <x:v>6632</x:v>
+      </x:c>
+      <x:c r="D1859" s="0" t="s">
+        <x:v>6633</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1860" spans="1:4">
+      <x:c r="A1860" s="0" t="s">
+        <x:v>6634</x:v>
+      </x:c>
+      <x:c r="B1860" s="0" t="s">
+        <x:v>6635</x:v>
+      </x:c>
+      <x:c r="C1860" s="0" t="s">
+        <x:v>6636</x:v>
+      </x:c>
+      <x:c r="D1860" s="0" t="s">
+        <x:v>6637</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1861" spans="1:4">
+      <x:c r="A1861" s="0" t="s">
+        <x:v>6638</x:v>
+      </x:c>
+      <x:c r="B1861" s="0" t="s">
+        <x:v>6639</x:v>
+      </x:c>
+      <x:c r="C1861" s="0" t="s">
+        <x:v>6640</x:v>
+      </x:c>
+      <x:c r="D1861" s="0" t="s">
+        <x:v>6641</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1862" spans="1:4">
+      <x:c r="A1862" s="0" t="s">
+        <x:v>6642</x:v>
+      </x:c>
+      <x:c r="B1862" s="0" t="s">
+        <x:v>6643</x:v>
+      </x:c>
+      <x:c r="C1862" s="0" t="s">
+        <x:v>6644</x:v>
+      </x:c>
+      <x:c r="D1862" s="0" t="s">
+        <x:v>6645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1863" spans="1:4">
+      <x:c r="A1863" s="0" t="s">
+        <x:v>6646</x:v>
+      </x:c>
+      <x:c r="B1863" s="0" t="s">
+        <x:v>6647</x:v>
+      </x:c>
+      <x:c r="C1863" s="0" t="s">
+        <x:v>6648</x:v>
+      </x:c>
+      <x:c r="D1863" s="0" t="s">
+        <x:v>6649</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1864" spans="1:4">
+      <x:c r="A1864" s="0" t="s">
+        <x:v>6650</x:v>
+      </x:c>
+      <x:c r="B1864" s="0" t="s">
+        <x:v>6651</x:v>
+      </x:c>
+      <x:c r="C1864" s="0" t="s">
+        <x:v>6652</x:v>
+      </x:c>
+      <x:c r="D1864" s="0" t="s">
+        <x:v>6653</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1865" spans="1:4">
+      <x:c r="A1865" s="0" t="s">
+        <x:v>6654</x:v>
+      </x:c>
+      <x:c r="B1865" s="0" t="s">
+        <x:v>6655</x:v>
+      </x:c>
+      <x:c r="C1865" s="0" t="s">
+        <x:v>6656</x:v>
+      </x:c>
+      <x:c r="D1865" s="0" t="s">
+        <x:v>6657</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1866" spans="1:4">
+      <x:c r="A1866" s="0" t="s">
+        <x:v>6658</x:v>
+      </x:c>
+      <x:c r="B1866" s="0" t="s">
+        <x:v>6659</x:v>
+      </x:c>
+      <x:c r="C1866" s="0" t="s">
+        <x:v>6660</x:v>
+      </x:c>
+      <x:c r="D1866" s="0" t="s">
+        <x:v>6661</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1867" spans="1:4">
+      <x:c r="A1867" s="0" t="s">
+        <x:v>6662</x:v>
+      </x:c>
+      <x:c r="B1867" s="0" t="s">
+        <x:v>6663</x:v>
+      </x:c>
+      <x:c r="C1867" s="0" t="s">
+        <x:v>6664</x:v>
+      </x:c>
+      <x:c r="D1867" s="0" t="s">
+        <x:v>6665</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1868" spans="1:4">
+      <x:c r="A1868" s="0" t="s">
+        <x:v>6666</x:v>
+      </x:c>
+      <x:c r="B1868" s="0" t="s">
+        <x:v>6667</x:v>
+      </x:c>
+      <x:c r="C1868" s="0" t="s">
+        <x:v>6668</x:v>
+      </x:c>
+      <x:c r="D1868" s="0" t="s">
+        <x:v>6669</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1869" spans="1:4">
+      <x:c r="A1869" s="0" t="s">
+        <x:v>6670</x:v>
+      </x:c>
+      <x:c r="B1869" s="0" t="s">
+        <x:v>6671</x:v>
+      </x:c>
+      <x:c r="C1869" s="0" t="s">
+        <x:v>6672</x:v>
+      </x:c>
+      <x:c r="D1869" s="0" t="s">
+        <x:v>6673</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1870" spans="1:4">
+      <x:c r="A1870" s="0" t="s">
+        <x:v>6674</x:v>
+      </x:c>
+      <x:c r="B1870" s="0" t="s">
+        <x:v>6675</x:v>
+      </x:c>
+      <x:c r="C1870" s="0" t="s">
+        <x:v>6676</x:v>
+      </x:c>
+      <x:c r="D1870" s="0" t="s">
+        <x:v>6677</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1871" spans="1:4">
+      <x:c r="A1871" s="0" t="s">
+        <x:v>6678</x:v>
+      </x:c>
+      <x:c r="B1871" s="0" t="s">
+        <x:v>6679</x:v>
+      </x:c>
+      <x:c r="C1871" s="0" t="s">
+        <x:v>6680</x:v>
+      </x:c>
+      <x:c r="D1871" s="0" t="s">
+        <x:v>6681</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1872" spans="1:4">
+      <x:c r="A1872" s="0" t="s">
+        <x:v>6682</x:v>
+      </x:c>
+      <x:c r="B1872" s="0" t="s">
+        <x:v>6683</x:v>
+      </x:c>
+      <x:c r="C1872" s="0" t="s">
+        <x:v>6684</x:v>
+      </x:c>
+      <x:c r="D1872" s="0" t="s">
+        <x:v>6685</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1873" spans="1:4">
+      <x:c r="A1873" s="0" t="s">
+        <x:v>6686</x:v>
+      </x:c>
+      <x:c r="B1873" s="0" t="s">
+        <x:v>6687</x:v>
+      </x:c>
+      <x:c r="C1873" s="0" t="s">
+        <x:v>6688</x:v>
+      </x:c>
+      <x:c r="D1873" s="0" t="s">
+        <x:v>6689</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1874" spans="1:4">
+      <x:c r="A1874" s="0" t="s">
+        <x:v>6690</x:v>
+      </x:c>
+      <x:c r="B1874" s="0" t="s">
+        <x:v>6691</x:v>
+      </x:c>
+      <x:c r="C1874" s="0" t="s">
+        <x:v>6692</x:v>
+      </x:c>
+      <x:c r="D1874" s="0" t="s">
+        <x:v>6693</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1875" spans="1:4">
+      <x:c r="A1875" s="0" t="s">
+        <x:v>6694</x:v>
+      </x:c>
+      <x:c r="B1875" s="0" t="s">
+        <x:v>6695</x:v>
+      </x:c>
+      <x:c r="C1875" s="0" t="s">
+        <x:v>6696</x:v>
+      </x:c>
+      <x:c r="D1875" s="0" t="s">
+        <x:v>6697</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1876" spans="1:4">
+      <x:c r="A1876" s="0" t="s">
+        <x:v>6698</x:v>
+      </x:c>
+      <x:c r="B1876" s="0" t="s">
+        <x:v>6699</x:v>
+      </x:c>
+      <x:c r="C1876" s="0" t="s">
+        <x:v>6700</x:v>
+      </x:c>
+      <x:c r="D1876" s="0" t="s">
+        <x:v>6701</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1877" spans="1:4">
+      <x:c r="A1877" s="0" t="s">
+        <x:v>6702</x:v>
+      </x:c>
+      <x:c r="B1877" s="0" t="s">
+        <x:v>6703</x:v>
+      </x:c>
+      <x:c r="C1877" s="0" t="s">
+        <x:v>6704</x:v>
+      </x:c>
+      <x:c r="D1877" s="0" t="s">
+        <x:v>6705</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1878" spans="1:4">
+      <x:c r="A1878" s="0" t="s">
+        <x:v>6706</x:v>
+      </x:c>
+      <x:c r="B1878" s="0" t="s">
+        <x:v>6707</x:v>
+      </x:c>
+      <x:c r="C1878" s="0" t="s">
+        <x:v>6708</x:v>
+      </x:c>
+      <x:c r="D1878" s="0" t="s">
+        <x:v>6709</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1879" spans="1:4">
+      <x:c r="A1879" s="0" t="s">
+        <x:v>6710</x:v>
+      </x:c>
+      <x:c r="B1879" s="0" t="s">
+        <x:v>6711</x:v>
+      </x:c>
+      <x:c r="C1879" s="0" t="s">
+        <x:v>6712</x:v>
+      </x:c>
+      <x:c r="D1879" s="0" t="s">
+        <x:v>6713</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Worksheet</vt:lpstr>
       <vt:lpstr>Worksheet!Print_Area</vt:lpstr>
       <vt:lpstr>Worksheet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>